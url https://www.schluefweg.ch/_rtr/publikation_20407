--- v1 (2025-11-19)
+++ v2 (2026-06-05)
@@ -1,96 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/revisions/revisionHeaders.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.revisionHeaders+xml"/>
   <Override PartName="/xl/revisions/revisionLog2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.revisionLog+xml"/>
   <Override PartName="/xl/revisions/userNames.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.userNames+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/revisions/revisionLog1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.revisionLog+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\pool_schluef\Dateien Scheller_Weber\Eislauf\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\pool_FSKasse\Leitung\Dateien Scheller_Weber\Eislauf\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:81_{657C6620-2679-4353-AA99-E3040878CCF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4425" yWindow="1515" windowWidth="19200" windowHeight="10815"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Schlittschuhe" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Z_17214050_6CE1_4D82_84D6_A64E3520CC77_.wvu.PrintArea" localSheetId="0" hidden="1">Schlittschuhe!$B$1:$M$57</definedName>
     <definedName name="Z_17214050_6CE1_4D82_84D6_A64E3520CC77_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
     <definedName name="Z_2679271C_70CC_49E3_9698_89D8C1A68AF5_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
     <definedName name="Z_48F3B166_694B_454F_B78C_0D25A40EA853_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
     <definedName name="Z_8DAC457E_7B97_44B2_AD5F_41B68E883ADC_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
     <definedName name="Z_A268217A_CE3A_4AA2_8EA1_5CA763C93B98_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
     <definedName name="Z_C76D2D99_7FC2_4D99_8267_B9478AC491DD_.wvu.PrintArea" localSheetId="0" hidden="1">Schlittschuhe!$B$1:$M$57</definedName>
     <definedName name="Z_C76D2D99_7FC2_4D99_8267_B9478AC491DD_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
     <definedName name="Z_CF84DC40_BAD3_4385_A4EA_324175CD2CD3_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
     <definedName name="Z_EA2F14F6_A1BB_4EC2_8B28_392944C7A825_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
     <definedName name="Z_EF04C444_7E22_4D00_9363_B5C45AD6302A_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
     <definedName name="Z_F335DCC3_5D18_4671_BE24_5BCE0EFE0738_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
     <definedName name="Z_F8631D2F_7471_4404_9AAE_DE491D00EF5D_.wvu.Rows" localSheetId="0" hidden="1">Schlittschuhe!$5:$5</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="Weber Caroline - Persönliche Ansicht" guid="{EA2F14F6-A1BB-4EC2-8B28-392944C7A825}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="2576" windowHeight="1408" activeSheetId="1"/>
     <customWorkbookView name="Küng Silvia - Persönliche Ansicht" guid="{A268217A-CE3A-4AA2-8EA1-5CA763C93B98}" mergeInterval="0" personalView="1" maximized="1" xWindow="1912" yWindow="217" windowWidth="1936" windowHeight="1056" activeSheetId="1" showComments="commIndAndComment"/>
     <customWorkbookView name="Eislaufkasse Schluefweg - Persönliche Ansicht" guid="{48F3B166-694B-454F-B78C-0D25A40EA853}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1936" windowHeight="1056" activeSheetId="1"/>
     <customWorkbookView name="Badkasse Schluefweg - Persönliche Ansicht" guid="{F335DCC3-5D18-4671-BE24-5BCE0EFE0738}" mergeInterval="0" personalView="1" windowWidth="1920" windowHeight="1020" activeSheetId="1" showFormulaBar="0"/>
     <customWorkbookView name="Kupper Franziska - Persönliche Ansicht" guid="{2679271C-70CC-49E3-9698-89D8C1A68AF5}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1936" windowHeight="1056" activeSheetId="1"/>
     <customWorkbookView name="SilviaWipfli - Persönliche Ansicht" guid="{C76D2D99-7FC2-4D99-8267-B9478AC491DD}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1362" windowHeight="527" activeSheetId="2" showComments="commIndAndComment"/>
     <customWorkbookView name="Silvia Wipfli - Persönliche Ansicht" guid="{17214050-6CE1-4D82-84D6-A64E3520CC77}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1268" windowHeight="718" activeSheetId="2"/>
     <customWorkbookView name="us273 - Persönliche Ansicht" guid="{F8631D2F-7471-4404-9AAE-DE491D00EF5D}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1660" windowHeight="704" activeSheetId="1"/>
     <customWorkbookView name="Egli Claudia - Persönliche Ansicht" guid="{EF04C444-7E22-4D00-9363-B5C45AD6302A}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1936" windowHeight="1056" activeSheetId="1"/>
     <customWorkbookView name="Claudia Egli - Persönliche Ansicht" guid="{8DAC457E-7B97-44B2-AD5F-41B68E883ADC}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1936" windowHeight="1056" activeSheetId="1"/>
     <customWorkbookView name="Schluefweg Sekretariat - Persönliche Ansicht" guid="{CF84DC40-BAD3-4385-A4EA-324175CD2CD3}" mergeInterval="0" personalView="1" maximized="1" xWindow="-8" yWindow="-8" windowWidth="1936" windowHeight="1056" activeSheetId="1" showComments="commIndAndComment"/>
   </customWorkbookViews>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E50" i="1" l="1"/>
   <c r="L50" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="29">
   <si>
     <t>Bestand Kassaraum</t>
   </si>
   <si>
     <t>Bestellung</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Mobile-Nr.:</t>
   </si>
   <si>
@@ -307,51 +322,51 @@
     <r>
       <t>Die Bestellung muss</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> bis am Freitag, 12.00h der Vorwoche </t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Arial Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">unter eislaufkasse@kloten.ch eingegangen sein! </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color indexed="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
@@ -615,232 +630,206 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="98">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyProtection="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
@@ -922,51 +911,57 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/usernames" Target="revisions/userNames.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/revisionHeaders" Target="revisions/revisionHeaders.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>276225</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>107497</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9567" name="Grafik 2"/>
+        <xdr:cNvPr id="9567" name="Grafik 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00005F250000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="276225"/>
           <a:ext cx="4143375" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
@@ -979,83 +974,93 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/revisions/_rels/revisionHeaders.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/revisionLog" Target="revisionLog2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/revisionLog" Target="revisionLog2.xml"/></Relationships>
 </file>
 
 <file path=xl/revisions/revisionHeaders.xml><?xml version="1.0" encoding="utf-8"?>
-<headers xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac" guid="{0176312D-E01D-4711-8F80-7A971380E7DB}" diskRevisions="1" revisionId="251" version="5">
-  <header guid="{0176312D-E01D-4711-8F80-7A971380E7DB}" dateTime="2025-10-13T15:32:30" maxSheetId="2" userName="Weber Caroline" r:id="rId70" minRId="249" maxRId="250">
+<headers xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac" guid="{5136B60C-7C70-4D8E-96BD-FE82D55645B2}" diskRevisions="1" revisionId="256" version="7">
+  <header guid="{5136B60C-7C70-4D8E-96BD-FE82D55645B2}" dateTime="2026-05-07T15:19:44" maxSheetId="2" userName="Weber Caroline" r:id="rId72" minRId="253" maxRId="255">
     <sheetIdMap count="1">
       <sheetId val="1"/>
     </sheetIdMap>
   </header>
 </headers>
 </file>
 
 <file path=xl/revisions/revisionLog2.xml><?xml version="1.0" encoding="utf-8"?>
 <revisions xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <rcc rId="249" sId="1">
-[...1 lines deleted...]
-      <v>5</v>
+  <rcc rId="253" sId="1">
+    <oc r="L42">
+      <v>9</v>
     </oc>
-    <nc r="E27">
-      <v>9</v>
+    <nc r="L42">
+      <v>11</v>
     </nc>
   </rcc>
-  <rcc rId="250" sId="1" numFmtId="19">
+  <rcc rId="254" sId="1">
+    <oc r="L37">
+      <v>13</v>
+    </oc>
+    <nc r="L37">
+      <v>11</v>
+    </nc>
+  </rcc>
+  <rcc rId="255" sId="1" numFmtId="19">
     <oc r="L11">
-      <v>45750</v>
+      <v>45943</v>
     </oc>
     <nc r="L11">
-      <v>45943</v>
+      <v>46149</v>
     </nc>
   </rcc>
+  <rcv guid="{EA2F14F6-A1BB-4EC2-8B28-392944C7A825}" action="delete"/>
   <rdn rId="0" localSheetId="1" customView="1" name="Z_EA2F14F6_A1BB_4EC2_8B28_392944C7A825_.wvu.Rows" hidden="1" oldHidden="1">
     <formula>Schlittschuhe!$5:$5</formula>
+    <oldFormula>Schlittschuhe!$5:$5</oldFormula>
   </rdn>
   <rcv guid="{EA2F14F6-A1BB-4EC2-8B28-392944C7A825}" action="add"/>
 </revisions>
 </file>
 
 <file path=xl/revisions/userNames.xml><?xml version="1.0" encoding="utf-8"?>
 <users xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac" count="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1396,1198 +1401,1047 @@
         <a:extLst>
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O67"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" topLeftCell="A7" zoomScale="70" zoomScaleNormal="60" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="L11" sqref="L11"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" view="pageLayout" topLeftCell="A20" zoomScale="70" zoomScaleNormal="60" zoomScalePageLayoutView="70" workbookViewId="0">
+      <selection activeCell="E12" sqref="E12:L12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="6.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.5703125" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="6.42578125" style="1"/>
+    <col min="1" max="1" width="15.5703125" customWidth="1"/>
+    <col min="2" max="2" width="16.85546875" style="6" customWidth="1"/>
+    <col min="3" max="3" width="17.140625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="6" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="2.85546875" style="6" customWidth="1"/>
+    <col min="7" max="7" width="13.28515625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="6" customWidth="1"/>
+    <col min="9" max="9" width="16.85546875" style="6" customWidth="1"/>
+    <col min="10" max="10" width="17.42578125" style="6" customWidth="1"/>
+    <col min="11" max="11" width="11.28515625" style="6" customWidth="1"/>
+    <col min="12" max="12" width="16.7109375" style="6" customWidth="1"/>
+    <col min="13" max="13" width="14.28515625" customWidth="1"/>
+    <col min="14" max="14" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B1" s="7"/>
-[...10 lines deleted...]
-      <c r="M1" s="5"/>
+      <c r="B1" s="5"/>
+      <c r="M1" s="3"/>
     </row>
     <row r="2" spans="2:13" ht="18" x14ac:dyDescent="0.25">
-      <c r="B2" s="10"/>
-[...10 lines deleted...]
-      <c r="M2" s="4"/>
+      <c r="B2" s="7"/>
     </row>
     <row r="3" spans="2:13" ht="18" x14ac:dyDescent="0.25">
-      <c r="B3" s="10"/>
-[...10 lines deleted...]
-      <c r="M3" s="4"/>
+      <c r="B3" s="7"/>
     </row>
     <row r="4" spans="2:13" ht="18" x14ac:dyDescent="0.25">
-      <c r="B4" s="10"/>
-[...55 lines deleted...]
-      <c r="B8" s="56" t="s">
+      <c r="B4" s="7"/>
+    </row>
+    <row r="5" spans="2:13" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="6" spans="2:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="7" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="8" spans="2:13" s="36" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="B8" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="55"/>
-[...24 lines deleted...]
-    </row>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="35"/>
+      <c r="K8" s="34"/>
+      <c r="L8" s="34"/>
+    </row>
+    <row r="9" spans="2:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="10" spans="2:13" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B10" s="35" t="s">
+      <c r="B10" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="34"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="55"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="55"/>
+      <c r="J10" s="55"/>
+      <c r="K10" s="9"/>
     </row>
     <row r="11" spans="2:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="8"/>
-[...12 lines deleted...]
-      <c r="M11" s="4"/>
+      <c r="L11" s="11">
+        <v>46149</v>
+      </c>
     </row>
     <row r="12" spans="2:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B12" s="84" t="s">
+      <c r="B12" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="85"/>
-[...9 lines deleted...]
-      <c r="M12" s="4"/>
+      <c r="C12" s="63"/>
+      <c r="D12" s="64"/>
+      <c r="E12" s="56"/>
+      <c r="F12" s="57"/>
+      <c r="G12" s="57"/>
+      <c r="H12" s="57"/>
+      <c r="I12" s="57"/>
+      <c r="J12" s="57"/>
+      <c r="K12" s="57"/>
+      <c r="L12" s="58"/>
     </row>
     <row r="13" spans="2:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B13" s="92" t="s">
+      <c r="B13" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="C13" s="93"/>
-[...5 lines deleted...]
-      <c r="I13" s="36" t="s">
+      <c r="C13" s="71"/>
+      <c r="D13" s="72"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="J13" s="78"/>
-[...2 lines deleted...]
-      <c r="M13" s="4"/>
+      <c r="J13" s="56"/>
+      <c r="K13" s="57"/>
+      <c r="L13" s="58"/>
     </row>
     <row r="14" spans="2:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B14" s="84" t="s">
+      <c r="B14" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="C14" s="85"/>
-[...9 lines deleted...]
-      <c r="M14" s="4"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="64"/>
+      <c r="E14" s="59"/>
+      <c r="F14" s="60"/>
+      <c r="G14" s="60"/>
+      <c r="H14" s="60"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="60"/>
+      <c r="L14" s="61"/>
     </row>
     <row r="15" spans="2:13" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B15" s="36" t="s">
+      <c r="B15" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="C15" s="58"/>
-      <c r="D15" s="36" t="s">
+      <c r="C15" s="42"/>
+      <c r="D15" s="29" t="s">
         <v>6</v>
       </c>
-      <c r="E15" s="78"/>
-[...3 lines deleted...]
-      <c r="I15" s="36" t="s">
+      <c r="E15" s="56"/>
+      <c r="F15" s="57"/>
+      <c r="G15" s="57"/>
+      <c r="H15" s="57"/>
+      <c r="I15" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="J15" s="78"/>
-[...2 lines deleted...]
-      <c r="M15" s="4"/>
+      <c r="J15" s="56"/>
+      <c r="K15" s="57"/>
+      <c r="L15" s="58"/>
     </row>
     <row r="16" spans="2:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B16" s="41"/>
-[...10 lines deleted...]
-      <c r="M16" s="4"/>
+      <c r="B16" s="31"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
     </row>
     <row r="17" spans="2:14" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B17" s="89" t="s">
+      <c r="B17" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="C17" s="90"/>
-[...5 lines deleted...]
-      <c r="I17" s="36" t="s">
+      <c r="C17" s="68"/>
+      <c r="D17" s="69"/>
+      <c r="E17" s="56"/>
+      <c r="F17" s="57"/>
+      <c r="G17" s="57"/>
+      <c r="H17" s="57"/>
+      <c r="I17" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="J17" s="78"/>
-[...2 lines deleted...]
-      <c r="M17" s="4"/>
+      <c r="J17" s="56"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="58"/>
     </row>
     <row r="18" spans="2:14" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B18" s="36" t="s">
+      <c r="B18" s="29" t="s">
         <v>8</v>
       </c>
-      <c r="C18" s="87"/>
-[...1 lines deleted...]
-      <c r="E18" s="36" t="s">
+      <c r="C18" s="65"/>
+      <c r="D18" s="66"/>
+      <c r="E18" s="29" t="s">
         <v>4</v>
       </c>
-      <c r="F18" s="95"/>
-[...6 lines deleted...]
-      <c r="M18" s="4"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="74"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="74"/>
+      <c r="K18" s="74"/>
+      <c r="L18" s="75"/>
     </row>
     <row r="19" spans="2:14" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="8"/>
-[...10 lines deleted...]
-      <c r="M19" s="5"/>
+      <c r="M19" s="3"/>
     </row>
     <row r="20" spans="2:14" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B20" s="35" t="s">
+      <c r="B20" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="C20" s="45"/>
-[...9 lines deleted...]
-      <c r="M20" s="57"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="41"/>
     </row>
     <row r="21" spans="2:14" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B21" s="8"/>
-[...13 lines deleted...]
-      <c r="B22" s="30" t="s">
+      <c r="J21" s="10"/>
+      <c r="L21" s="11"/>
+    </row>
+    <row r="22" spans="2:14" s="1" customFormat="1" ht="41.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="C22" s="31" t="s">
+      <c r="C22" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D22" s="32" t="s">
+      <c r="D22" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="E22" s="32" t="s">
+      <c r="E22" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="F22" s="17"/>
-[...2 lines deleted...]
-      <c r="I22" s="30" t="s">
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="J22" s="31" t="s">
+      <c r="J22" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="K22" s="32" t="s">
+      <c r="K22" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="L22" s="32" t="s">
+      <c r="L22" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="M22" s="18" t="s">
+      <c r="M22" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="N22" s="3"/>
+      <c r="N22" s="2"/>
     </row>
     <row r="23" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B23" s="19">
+      <c r="B23" s="14">
         <v>24</v>
       </c>
-      <c r="C23" s="58"/>
-[...1 lines deleted...]
-      <c r="E23" s="20">
+      <c r="C23" s="42"/>
+      <c r="D23" s="15"/>
+      <c r="E23" s="15">
         <v>2</v>
       </c>
-      <c r="I23" s="19">
+      <c r="I23" s="14">
         <v>24</v>
       </c>
-      <c r="J23" s="58"/>
-[...1 lines deleted...]
-      <c r="L23" s="20">
+      <c r="J23" s="42"/>
+      <c r="K23" s="15"/>
+      <c r="L23" s="15">
         <v>0</v>
       </c>
-      <c r="M23" s="21"/>
+      <c r="M23" s="6"/>
     </row>
     <row r="24" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B24" s="19">
+      <c r="B24" s="14">
         <v>25</v>
       </c>
-      <c r="C24" s="58"/>
-[...1 lines deleted...]
-      <c r="E24" s="20">
+      <c r="C24" s="42"/>
+      <c r="D24" s="15"/>
+      <c r="E24" s="15">
         <v>9</v>
       </c>
-      <c r="I24" s="19">
+      <c r="I24" s="14">
         <v>25</v>
       </c>
-      <c r="J24" s="58"/>
-[...1 lines deleted...]
-      <c r="L24" s="20">
+      <c r="J24" s="42"/>
+      <c r="K24" s="15"/>
+      <c r="L24" s="15">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B25" s="19">
+      <c r="B25" s="14">
         <v>26</v>
       </c>
-      <c r="C25" s="58"/>
-[...1 lines deleted...]
-      <c r="E25" s="20">
+      <c r="C25" s="42"/>
+      <c r="D25" s="15"/>
+      <c r="E25" s="15">
         <v>7</v>
       </c>
-      <c r="I25" s="19">
+      <c r="I25" s="14">
         <v>26</v>
       </c>
-      <c r="J25" s="58"/>
-[...1 lines deleted...]
-      <c r="L25" s="20">
+      <c r="J25" s="42"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B26" s="19">
+      <c r="B26" s="14">
         <v>27</v>
       </c>
-      <c r="C26" s="58"/>
-[...1 lines deleted...]
-      <c r="E26" s="20">
+      <c r="C26" s="42"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15">
         <v>7</v>
       </c>
-      <c r="I26" s="19">
+      <c r="I26" s="14">
         <v>27</v>
       </c>
-      <c r="J26" s="58"/>
-[...1 lines deleted...]
-      <c r="L26" s="20">
+      <c r="J26" s="42"/>
+      <c r="K26" s="15"/>
+      <c r="L26" s="15">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B27" s="19">
+      <c r="B27" s="14">
         <v>28</v>
       </c>
-      <c r="C27" s="58"/>
-[...1 lines deleted...]
-      <c r="E27" s="20">
+      <c r="C27" s="42"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="15">
         <v>9</v>
       </c>
-      <c r="I27" s="19">
+      <c r="I27" s="14">
         <v>28</v>
       </c>
-      <c r="J27" s="58"/>
-[...1 lines deleted...]
-      <c r="L27" s="20">
+      <c r="J27" s="42"/>
+      <c r="K27" s="15"/>
+      <c r="L27" s="15">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B28" s="19">
+      <c r="B28" s="14">
         <v>29</v>
       </c>
-      <c r="C28" s="58"/>
-[...1 lines deleted...]
-      <c r="E28" s="20">
+      <c r="C28" s="42"/>
+      <c r="D28" s="15"/>
+      <c r="E28" s="15">
         <v>7</v>
       </c>
-      <c r="I28" s="19">
+      <c r="I28" s="14">
         <v>29</v>
       </c>
-      <c r="J28" s="58"/>
-[...1 lines deleted...]
-      <c r="L28" s="20">
+      <c r="J28" s="42"/>
+      <c r="K28" s="15"/>
+      <c r="L28" s="15">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B29" s="19">
+      <c r="B29" s="14">
         <v>30</v>
       </c>
-      <c r="C29" s="58"/>
-[...1 lines deleted...]
-      <c r="E29" s="20">
+      <c r="C29" s="42"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="15">
         <v>10</v>
       </c>
-      <c r="I29" s="19">
+      <c r="I29" s="14">
         <v>30</v>
       </c>
-      <c r="J29" s="58"/>
-[...1 lines deleted...]
-      <c r="L29" s="20">
+      <c r="J29" s="42"/>
+      <c r="K29" s="15"/>
+      <c r="L29" s="15">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B30" s="19">
+      <c r="B30" s="14">
         <v>31</v>
       </c>
-      <c r="C30" s="58"/>
-[...1 lines deleted...]
-      <c r="E30" s="20">
+      <c r="C30" s="42"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="15">
         <v>8</v>
       </c>
-      <c r="I30" s="19">
+      <c r="I30" s="14">
         <v>31</v>
       </c>
-      <c r="J30" s="58"/>
-[...1 lines deleted...]
-      <c r="L30" s="20">
+      <c r="J30" s="42"/>
+      <c r="K30" s="15"/>
+      <c r="L30" s="15">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B31" s="19">
+      <c r="B31" s="14">
         <v>32</v>
       </c>
-      <c r="C31" s="58"/>
-[...1 lines deleted...]
-      <c r="E31" s="20">
+      <c r="C31" s="42"/>
+      <c r="D31" s="15"/>
+      <c r="E31" s="15">
         <v>9</v>
       </c>
-      <c r="I31" s="19">
+      <c r="I31" s="14">
         <v>32</v>
       </c>
-      <c r="J31" s="58"/>
-[...1 lines deleted...]
-      <c r="L31" s="20">
+      <c r="J31" s="42"/>
+      <c r="K31" s="15"/>
+      <c r="L31" s="15">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="2:14" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B32" s="19">
+      <c r="B32" s="14">
         <v>33</v>
       </c>
-      <c r="C32" s="58"/>
-[...1 lines deleted...]
-      <c r="E32" s="20">
+      <c r="C32" s="42"/>
+      <c r="D32" s="15"/>
+      <c r="E32" s="15">
         <v>12</v>
       </c>
-      <c r="I32" s="19">
+      <c r="I32" s="14">
         <v>33</v>
       </c>
-      <c r="J32" s="58"/>
-[...1 lines deleted...]
-      <c r="L32" s="20">
+      <c r="J32" s="42"/>
+      <c r="K32" s="15"/>
+      <c r="L32" s="15">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B33" s="19">
+      <c r="B33" s="14">
         <v>34</v>
       </c>
-      <c r="C33" s="58"/>
-[...1 lines deleted...]
-      <c r="E33" s="20">
+      <c r="C33" s="42"/>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15">
         <v>12</v>
       </c>
-      <c r="I33" s="19">
+      <c r="I33" s="14">
         <v>34</v>
       </c>
-      <c r="J33" s="58"/>
-[...1 lines deleted...]
-      <c r="L33" s="20">
+      <c r="J33" s="42"/>
+      <c r="K33" s="15"/>
+      <c r="L33" s="15">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B34" s="19">
+      <c r="B34" s="14">
         <v>35</v>
       </c>
-      <c r="C34" s="58"/>
-[...1 lines deleted...]
-      <c r="E34" s="20">
+      <c r="C34" s="42"/>
+      <c r="D34" s="15"/>
+      <c r="E34" s="15">
         <v>10</v>
       </c>
-      <c r="I34" s="19">
+      <c r="I34" s="14">
         <v>35</v>
       </c>
-      <c r="J34" s="58"/>
-[...1 lines deleted...]
-      <c r="L34" s="20">
+      <c r="J34" s="42"/>
+      <c r="K34" s="15"/>
+      <c r="L34" s="15">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B35" s="19">
+      <c r="B35" s="14">
         <v>36</v>
       </c>
-      <c r="C35" s="58"/>
-[...1 lines deleted...]
-      <c r="E35" s="20">
+      <c r="C35" s="42"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15">
         <v>13</v>
       </c>
-      <c r="I35" s="19">
+      <c r="I35" s="14">
         <v>36</v>
       </c>
-      <c r="J35" s="58"/>
-[...1 lines deleted...]
-      <c r="L35" s="20">
+      <c r="J35" s="42"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="15">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B36" s="19">
+      <c r="B36" s="14">
         <v>37</v>
       </c>
-      <c r="C36" s="58"/>
-[...1 lines deleted...]
-      <c r="E36" s="20">
+      <c r="C36" s="42"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15">
         <v>11</v>
       </c>
-      <c r="I36" s="19">
+      <c r="I36" s="14">
         <v>37</v>
       </c>
-      <c r="J36" s="58"/>
-[...1 lines deleted...]
-      <c r="L36" s="20">
+      <c r="J36" s="42"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="15">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B37" s="19">
+      <c r="B37" s="14">
         <v>38</v>
       </c>
-      <c r="C37" s="58"/>
-[...1 lines deleted...]
-      <c r="E37" s="20">
+      <c r="C37" s="42"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15">
         <v>18</v>
       </c>
-      <c r="I37" s="19">
+      <c r="I37" s="14">
         <v>38</v>
       </c>
-      <c r="J37" s="58"/>
-[...2 lines deleted...]
-        <v>13</v>
+      <c r="J37" s="42"/>
+      <c r="K37" s="15"/>
+      <c r="L37" s="15">
+        <v>11</v>
       </c>
     </row>
     <row r="38" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B38" s="19">
+      <c r="B38" s="14">
         <v>39</v>
       </c>
-      <c r="C38" s="58"/>
-[...1 lines deleted...]
-      <c r="E38" s="20">
+      <c r="C38" s="42"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15">
         <v>20</v>
       </c>
-      <c r="I38" s="19">
+      <c r="I38" s="14">
         <v>39</v>
       </c>
-      <c r="J38" s="58"/>
-[...1 lines deleted...]
-      <c r="L38" s="20">
+      <c r="J38" s="42"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B39" s="19">
+      <c r="B39" s="14">
         <v>40</v>
       </c>
-      <c r="C39" s="58"/>
-[...1 lines deleted...]
-      <c r="E39" s="20">
+      <c r="C39" s="42"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="15">
         <v>17</v>
       </c>
-      <c r="I39" s="19">
+      <c r="I39" s="14">
         <v>40</v>
       </c>
-      <c r="J39" s="58"/>
-[...1 lines deleted...]
-      <c r="L39" s="20">
+      <c r="J39" s="42"/>
+      <c r="K39" s="15"/>
+      <c r="L39" s="15">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B40" s="19">
+      <c r="B40" s="14">
         <v>41</v>
       </c>
-      <c r="C40" s="58"/>
-[...1 lines deleted...]
-      <c r="E40" s="20">
+      <c r="C40" s="42"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15">
         <v>15</v>
       </c>
-      <c r="I40" s="19">
+      <c r="I40" s="14">
         <v>41</v>
       </c>
-      <c r="J40" s="58"/>
-[...1 lines deleted...]
-      <c r="L40" s="20">
+      <c r="J40" s="42"/>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B41" s="19">
+      <c r="B41" s="14">
         <v>42</v>
       </c>
-      <c r="C41" s="58"/>
-[...1 lines deleted...]
-      <c r="E41" s="20">
+      <c r="C41" s="42"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15">
         <v>15</v>
       </c>
-      <c r="I41" s="19">
+      <c r="I41" s="14">
         <v>42</v>
       </c>
-      <c r="J41" s="58"/>
-[...1 lines deleted...]
-      <c r="L41" s="20">
+      <c r="J41" s="42"/>
+      <c r="K41" s="15"/>
+      <c r="L41" s="15">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B42" s="19">
+      <c r="B42" s="14">
         <v>43</v>
       </c>
-      <c r="C42" s="58"/>
-[...1 lines deleted...]
-      <c r="E42" s="20">
+      <c r="C42" s="42"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="15">
         <v>16</v>
       </c>
-      <c r="I42" s="19">
+      <c r="I42" s="14">
         <v>43</v>
       </c>
-      <c r="J42" s="58"/>
-[...1 lines deleted...]
-      <c r="L42" s="20">
+      <c r="J42" s="42"/>
+      <c r="K42" s="15"/>
+      <c r="L42" s="15">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="43" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B43" s="14">
+        <v>44</v>
+      </c>
+      <c r="C43" s="42"/>
+      <c r="D43" s="15"/>
+      <c r="E43" s="15">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B43" s="19">
+      <c r="I43" s="14">
         <v>44</v>
       </c>
-      <c r="C43" s="58"/>
-[...9 lines deleted...]
-      <c r="L43" s="20">
+      <c r="J43" s="42"/>
+      <c r="K43" s="15"/>
+      <c r="L43" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B44" s="19">
+      <c r="B44" s="14">
         <v>45</v>
       </c>
-      <c r="C44" s="58"/>
-[...1 lines deleted...]
-      <c r="E44" s="20">
+      <c r="C44" s="42"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="15">
         <v>8</v>
       </c>
-      <c r="I44" s="19">
+      <c r="I44" s="14">
         <v>45</v>
       </c>
-      <c r="J44" s="58"/>
-[...1 lines deleted...]
-      <c r="L44" s="20">
+      <c r="J44" s="42"/>
+      <c r="K44" s="15"/>
+      <c r="L44" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B45" s="19">
+      <c r="B45" s="14">
         <v>46</v>
       </c>
-      <c r="C45" s="58"/>
-[...1 lines deleted...]
-      <c r="E45" s="20">
+      <c r="C45" s="42"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="15">
         <v>4</v>
       </c>
-      <c r="I45" s="19">
+      <c r="I45" s="14">
         <v>46</v>
       </c>
-      <c r="J45" s="58"/>
-[...1 lines deleted...]
-      <c r="L45" s="20">
+      <c r="J45" s="42"/>
+      <c r="K45" s="15"/>
+      <c r="L45" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B46" s="19">
+      <c r="B46" s="14">
         <v>47</v>
       </c>
-      <c r="C46" s="58"/>
-[...1 lines deleted...]
-      <c r="E46" s="20">
+      <c r="C46" s="42"/>
+      <c r="D46" s="15"/>
+      <c r="E46" s="15">
         <v>4</v>
       </c>
-      <c r="I46" s="19">
+      <c r="I46" s="14">
         <v>47</v>
       </c>
-      <c r="J46" s="58"/>
-      <c r="K46" s="20" t="s">
+      <c r="J46" s="42"/>
+      <c r="K46" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="L46" s="20">
+      <c r="L46" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B47" s="19">
+      <c r="B47" s="14">
         <v>48</v>
       </c>
-      <c r="C47" s="58"/>
-[...1 lines deleted...]
-      <c r="E47" s="20">
+      <c r="C47" s="42"/>
+      <c r="D47" s="15"/>
+      <c r="E47" s="15">
         <v>4</v>
       </c>
-      <c r="I47" s="19">
+      <c r="I47" s="14">
         <v>48</v>
       </c>
-      <c r="J47" s="58"/>
-[...1 lines deleted...]
-      <c r="L47" s="20">
+      <c r="J47" s="42"/>
+      <c r="K47" s="15"/>
+      <c r="L47" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="2:12" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B48" s="19">
+      <c r="B48" s="14">
         <v>49</v>
       </c>
-      <c r="C48" s="58"/>
-[...1 lines deleted...]
-      <c r="E48" s="20">
+      <c r="C48" s="42"/>
+      <c r="D48" s="15"/>
+      <c r="E48" s="15">
         <v>2</v>
       </c>
-      <c r="I48" s="19">
+      <c r="I48" s="14">
         <v>49</v>
       </c>
-      <c r="J48" s="59"/>
-[...1 lines deleted...]
-      <c r="L48" s="20">
+      <c r="J48" s="43"/>
+      <c r="K48" s="15"/>
+      <c r="L48" s="15">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:15" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B49" s="22">
+      <c r="B49" s="16">
         <v>50</v>
       </c>
-      <c r="C49" s="58"/>
-[...1 lines deleted...]
-      <c r="E49" s="20">
+      <c r="C49" s="42"/>
+      <c r="D49" s="17"/>
+      <c r="E49" s="15">
         <v>3</v>
       </c>
-      <c r="I49" s="22">
+      <c r="I49" s="16">
         <v>50</v>
       </c>
-      <c r="J49" s="60"/>
-[...1 lines deleted...]
-      <c r="L49" s="24">
+      <c r="J49" s="44"/>
+      <c r="K49" s="17"/>
+      <c r="L49" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:15" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B50" s="25" t="s">
+      <c r="B50" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C50" s="26"/>
-[...1 lines deleted...]
-      <c r="E50" s="28">
+      <c r="C50" s="20"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="22">
         <f>SUM(E23:E49)</f>
         <v>261</v>
       </c>
-      <c r="I50" s="25" t="s">
+      <c r="I50" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="J50" s="26"/>
-[...1 lines deleted...]
-      <c r="L50" s="28">
+      <c r="J50" s="20"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="22">
         <f>SUM(L23:L49)</f>
         <v>174</v>
       </c>
     </row>
     <row r="51" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="43"/>
-[...1 lines deleted...]
-      <c r="L51" s="63"/>
+      <c r="B51" s="33"/>
+      <c r="L51" s="11"/>
     </row>
     <row r="52" spans="1:15" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="6"/>
-      <c r="B52" s="35" t="s">
+      <c r="A52" s="4"/>
+      <c r="B52" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="C52" s="35"/>
-[...11 lines deleted...]
-      <c r="O52" s="6"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="26"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="26"/>
+      <c r="H52" s="26"/>
+      <c r="I52" s="26"/>
+      <c r="J52" s="26"/>
+      <c r="K52" s="26"/>
+      <c r="L52" s="26"/>
+      <c r="M52" s="30"/>
+      <c r="N52" s="4"/>
+      <c r="O52" s="4"/>
     </row>
     <row r="53" spans="1:15" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A53" s="6"/>
-      <c r="B53" s="35" t="s">
+      <c r="A53" s="4"/>
+      <c r="B53" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="C53" s="35"/>
-[...11 lines deleted...]
-      <c r="O53" s="6"/>
+      <c r="C53" s="28"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="26"/>
+      <c r="F53" s="26"/>
+      <c r="G53" s="26"/>
+      <c r="H53" s="26"/>
+      <c r="I53" s="26"/>
+      <c r="J53" s="26"/>
+      <c r="K53" s="26"/>
+      <c r="L53" s="26"/>
+      <c r="M53" s="30"/>
+      <c r="N53" s="4"/>
+      <c r="O53" s="4"/>
     </row>
     <row r="54" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="6"/>
-[...13 lines deleted...]
-      <c r="O54" s="6"/>
+      <c r="A54" s="4"/>
+      <c r="B54" s="28"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="26"/>
+      <c r="F54" s="26"/>
+      <c r="G54" s="26"/>
+      <c r="H54" s="26"/>
+      <c r="I54" s="26"/>
+      <c r="J54" s="26"/>
+      <c r="K54" s="26"/>
+      <c r="L54" s="26"/>
+      <c r="M54" s="30"/>
+      <c r="N54" s="4"/>
+      <c r="O54" s="4"/>
     </row>
     <row r="55" spans="1:15" ht="23.1" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A55" s="6"/>
-      <c r="B55" s="76" t="s">
+      <c r="A55" s="4"/>
+      <c r="B55" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="C55" s="35"/>
-[...11 lines deleted...]
-      <c r="O55" s="6"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="54"/>
+      <c r="H55" s="26"/>
+      <c r="I55" s="26"/>
+      <c r="J55" s="26"/>
+      <c r="K55" s="26"/>
+      <c r="L55" s="26"/>
+      <c r="M55" s="30"/>
+      <c r="N55" s="4"/>
+      <c r="O55" s="4"/>
     </row>
     <row r="56" spans="1:15" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B56" s="35" t="s">
+      <c r="B56" s="28" t="s">
         <v>15</v>
       </c>
-      <c r="C56" s="35"/>
-[...9 lines deleted...]
-      <c r="M56" s="4"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="28"/>
+      <c r="G56" s="54"/>
+      <c r="H56" s="26"/>
+      <c r="I56" s="26"/>
+      <c r="J56" s="26"/>
+      <c r="K56" s="8"/>
     </row>
     <row r="57" spans="1:15" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="6"/>
-[...13 lines deleted...]
-      <c r="O57" s="6"/>
+      <c r="A57" s="4"/>
+      <c r="B57" s="26"/>
+      <c r="C57" s="26"/>
+      <c r="D57" s="26"/>
+      <c r="E57" s="26"/>
+      <c r="F57" s="26"/>
+      <c r="G57" s="26"/>
+      <c r="H57" s="26"/>
+      <c r="I57" s="26"/>
+      <c r="J57" s="26"/>
+      <c r="K57" s="26"/>
+      <c r="L57" s="26"/>
+      <c r="M57" s="30"/>
+      <c r="N57" s="4"/>
+      <c r="O57" s="4"/>
     </row>
     <row r="58" spans="1:15" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B58" s="65" t="s">
+      <c r="B58" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="C58" s="65"/>
-[...8 lines deleted...]
-      <c r="L58" s="45"/>
+      <c r="C58" s="46"/>
+      <c r="D58" s="46"/>
+      <c r="E58" s="46"/>
+      <c r="F58" s="46"/>
+      <c r="G58" s="46"/>
+      <c r="H58" s="47"/>
+      <c r="I58" s="28"/>
+      <c r="J58" s="28"/>
+      <c r="K58" s="28"/>
+      <c r="L58" s="28"/>
     </row>
     <row r="59" spans="1:15" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B59" s="67" t="s">
+      <c r="B59" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="C59" s="68"/>
-[...9 lines deleted...]
-      <c r="M59" s="61"/>
+      <c r="C59" s="48"/>
+      <c r="D59" s="47"/>
+      <c r="E59" s="48"/>
+      <c r="F59" s="48"/>
+      <c r="G59" s="48"/>
+      <c r="H59" s="48"/>
+      <c r="I59" s="38"/>
+      <c r="J59" s="38"/>
+      <c r="K59" s="38"/>
+      <c r="L59" s="38"/>
     </row>
     <row r="60" spans="1:15" ht="33" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B60" s="67"/>
-[...10 lines deleted...]
-      <c r="M60" s="61"/>
+      <c r="B60" s="47"/>
+      <c r="C60" s="52"/>
+      <c r="D60" s="53"/>
+      <c r="E60" s="52"/>
+      <c r="F60" s="48"/>
+      <c r="G60" s="48"/>
+      <c r="H60" s="48"/>
+      <c r="I60" s="38"/>
+      <c r="J60" s="38"/>
+      <c r="K60" s="38"/>
+      <c r="L60" s="38"/>
     </row>
     <row r="61" spans="1:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B61" s="69"/>
-[...10 lines deleted...]
-      <c r="M61" s="61"/>
+      <c r="B61" s="47"/>
+      <c r="C61" s="47"/>
+      <c r="D61" s="47"/>
+      <c r="E61" s="47"/>
+      <c r="F61" s="47"/>
+      <c r="G61" s="47"/>
+      <c r="H61" s="47"/>
+      <c r="I61" s="38"/>
+      <c r="J61" s="38"/>
+      <c r="K61" s="38"/>
+      <c r="L61" s="38"/>
     </row>
     <row r="62" spans="1:15" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B62" s="53" t="s">
+      <c r="B62" s="37" t="s">
         <v>19</v>
       </c>
-      <c r="C62" s="45"/>
-[...4 lines deleted...]
-      <c r="H62" s="45" t="s">
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="I62" s="48"/>
-[...3 lines deleted...]
-      <c r="M62" s="61"/>
+      <c r="I62" s="28"/>
+      <c r="J62" s="28"/>
+      <c r="K62" s="28"/>
+      <c r="L62" s="28"/>
     </row>
     <row r="63" spans="1:15" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="B63" s="44" t="s">
+      <c r="B63" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="C63" s="54"/>
-[...5 lines deleted...]
-      <c r="I63" s="44" t="s">
+      <c r="C63" s="38"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="38"/>
+      <c r="F63" s="38"/>
+      <c r="G63" s="38"/>
+      <c r="H63" s="38"/>
+      <c r="I63" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="J63" s="64"/>
-[...2 lines deleted...]
-      <c r="M63" s="29"/>
+      <c r="J63" s="38"/>
+      <c r="K63" s="38"/>
+      <c r="L63" s="28"/>
+      <c r="M63" s="6"/>
     </row>
     <row r="64" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="C64" s="73"/>
-[...10 lines deleted...]
-      <c r="H65" s="39"/>
+      <c r="C64" s="51"/>
+      <c r="D64" s="51"/>
+      <c r="E64" s="51"/>
+      <c r="J64" s="50"/>
+      <c r="K64" s="49"/>
+      <c r="L64" s="49"/>
     </row>
     <row r="66" spans="2:12" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B66" s="37"/>
-[...9 lines deleted...]
-      <c r="L66" s="37"/>
+      <c r="B66" s="26"/>
+      <c r="C66" s="26"/>
+      <c r="D66" s="26"/>
+      <c r="E66" s="26"/>
+      <c r="F66" s="26"/>
+      <c r="G66" s="26"/>
+      <c r="H66" s="26"/>
+      <c r="I66" s="26"/>
+      <c r="J66" s="26"/>
+      <c r="K66" s="26"/>
+      <c r="L66" s="26"/>
     </row>
     <row r="67" spans="2:12" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B67" s="37" t="s">
+      <c r="B67" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="C67" s="37"/>
-[...8 lines deleted...]
-      <c r="L67" s="37"/>
+      <c r="C67" s="26"/>
+      <c r="D67" s="26"/>
+      <c r="E67" s="26"/>
+      <c r="F67" s="26"/>
+      <c r="G67" s="26"/>
+      <c r="H67" s="26"/>
+      <c r="I67" s="26"/>
+      <c r="J67" s="26"/>
+      <c r="K67" s="26"/>
+      <c r="L67" s="26"/>
     </row>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{EA2F14F6-A1BB-4EC2-8B28-392944C7A825}" scale="70" showPageBreaks="1" fitToPage="1" hiddenRows="1" view="pageLayout" topLeftCell="A7">
-      <selection activeCell="L11" sqref="L11"/>
+    <customSheetView guid="{EA2F14F6-A1BB-4EC2-8B28-392944C7A825}" scale="70" showPageBreaks="1" fitToPage="1" hiddenRows="1" view="pageLayout" topLeftCell="A20">
+      <selection activeCell="E12" sqref="E12:L12"/>
       <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.23622047244094491" bottom="7.874015748031496E-2" header="0.27559055118110237" footer="0.27559055118110237"/>
       <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
       <headerFooter alignWithMargins="0">
         <oddHeader xml:space="preserve">&amp;L
 &amp;C
 </oddHeader>
       </headerFooter>
     </customSheetView>
     <customSheetView guid="{A268217A-CE3A-4AA2-8EA1-5CA763C93B98}" scale="70" showPageBreaks="1" fitToPage="1" hiddenRows="1" view="pageLayout">
       <selection activeCell="J9" sqref="J9"/>
       <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.23622047244094491" bottom="7.874015748031496E-2" header="0.27559055118110237" footer="0.27559055118110237"/>
       <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId2"/>
       <headerFooter alignWithMargins="0">
         <oddHeader xml:space="preserve">&amp;L
 &amp;C
 </oddHeader>
       </headerFooter>
     </customSheetView>
     <customSheetView guid="{48F3B166-694B-454F-B78C-0D25A40EA853}" scale="70" showPageBreaks="1" fitToPage="1" hiddenRows="1" view="pageLayout" topLeftCell="A25">
       <selection activeCell="E13" sqref="E13:L13"/>
       <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.23622047244094491" bottom="7.874015748031496E-2" header="0.27559055118110237" footer="0.27559055118110237"/>
       <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId3"/>
       <headerFooter alignWithMargins="0">
         <oddHeader xml:space="preserve">&amp;L
 &amp;C
@@ -2723,25 +2577,54 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Schlittschuhe</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stadtverwaltung Kloten</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Silvia Wipfli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_766efeea-b920-4cb1-ba03-e87379fcac66_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_766efeea-b920-4cb1-ba03-e87379fcac66_SetDate">
+    <vt:lpwstr>2026-05-07T13:19:44Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_766efeea-b920-4cb1-ba03-e87379fcac66_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_766efeea-b920-4cb1-ba03-e87379fcac66_Name">
+    <vt:lpwstr>Intern</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_766efeea-b920-4cb1-ba03-e87379fcac66_SiteId">
+    <vt:lpwstr>804619d8-f855-4296-89bb-1b7ff69669cc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_766efeea-b920-4cb1-ba03-e87379fcac66_ActionId">
+    <vt:lpwstr>d6b3b2b9-ac51-4829-9f17-e1e3a82f9e2c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_766efeea-b920-4cb1-ba03-e87379fcac66_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_766efeea-b920-4cb1-ba03-e87379fcac66_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>